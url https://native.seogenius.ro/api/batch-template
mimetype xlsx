--- v0 (2026-07-18)
+++ v1 (2026-09-20)
@@ -34,51 +34,51 @@
   <si>
     <t>client</t>
   </si>
   <si>
     <t>tema</t>
   </si>
   <si>
     <t>keyword1</t>
   </si>
   <si>
     <t>keyword2</t>
   </si>
   <si>
     <t>URL keyword 1</t>
   </si>
   <si>
     <t>URL keyword 2</t>
   </si>
   <si>
     <t>bibliografie</t>
   </si>
   <si>
     <t>tip_articol</t>
   </si>
   <si>
-    <t>Denttaglio</t>
+    <t>Denttaglio.ro</t>
   </si>
   <si>
     <t>Cât costă un implant dentar</t>
   </si>
   <si>
     <t>implant dentar</t>
   </si>
   <si>
     <t>preț implant</t>
   </si>
   <si>
     <t>https://denttaglio.ro/implanturi</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>da</t>
   </si>
   <si>
     <t>Ghid de costuri</t>
   </si>
 </sst>
 </file>
 